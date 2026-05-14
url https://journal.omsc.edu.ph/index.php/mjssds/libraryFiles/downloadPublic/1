--- v1 (2026-02-04)
+++ v2 (2026-05-14)
@@ -498,192 +498,257 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(12</w:t>
       </w:r>
       <w:r w:rsidRPr="008E4E81">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D590B8E" w14:textId="77777777" w:rsidR="00CF28F6" w:rsidRDefault="00CF28F6" w:rsidP="00720885">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5154AF5C" w14:textId="20ADCCDB" w:rsidR="00720885" w:rsidRPr="00B33922" w:rsidRDefault="00720885" w:rsidP="00720885">
+    <w:p w14:paraId="5154AF5C" w14:textId="7578B029" w:rsidR="00720885" w:rsidRPr="00B33922" w:rsidRDefault="00B16F50" w:rsidP="00720885">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B33922">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>DECLARATION OF COMPETING INTEREST</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00720885">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CF7D32">
+      <w:r w:rsidR="00720885" w:rsidRPr="00CF7D32">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(12 BOLD)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5847B0C1" w14:textId="213F82FA" w:rsidR="00720885" w:rsidRDefault="00720885" w:rsidP="00720885">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00720885">
         <w:t>All authors must disclose any financial and personal relationships with other people or organizations that could inappropriately influence or bias their work.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00720885">
         <w:t xml:space="preserve">If none, please state: </w:t>
       </w:r>
       <w:r w:rsidRPr="00720885">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>“The authors declare no competing interests.”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="126D0EB1" w14:textId="77777777" w:rsidR="00720885" w:rsidRDefault="00720885" w:rsidP="00720885">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="1013083E" w14:textId="26B0FBB3" w:rsidR="00B16F50" w:rsidRPr="00B16F50" w:rsidRDefault="00B16F50" w:rsidP="00720885">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16F50">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">DECLARATION OF GENERATIVE AI USE </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B16F50">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="EE0000"/>
+        </w:rPr>
+        <w:t>(12 BOLD)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AD6D8A0" w14:textId="09EACEFA" w:rsidR="00B16F50" w:rsidRPr="00B16F50" w:rsidRDefault="00B16F50" w:rsidP="00B16F50">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B16F50">
+        <w:t xml:space="preserve">Authors must declare the use of generative AI in the manuscript preparation process upon submission of the paper. An example: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B16F50">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">During the preparation of this work the author(s) used [NAME OF TOOL / SERVICE] </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B16F50">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>in order to</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B16F50">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [REASON]. After using this tool/service, the author(s) reviewed and edited the content as needed and </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B16F50">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>take</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B16F50">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(s) full responsibility for the content of the published article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38254C3F" w14:textId="77777777" w:rsidR="00B16F50" w:rsidRDefault="00B16F50" w:rsidP="00720885">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w14:paraId="1990FFA2" w14:textId="6C5A7A6B" w:rsidR="00720885" w:rsidRDefault="00720885" w:rsidP="00720885">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00720885">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>FUNDING SOURCE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF7D32">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(12 BOLD)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="102E773D" w14:textId="1B8CE5BF" w:rsidR="00720885" w:rsidRPr="00720885" w:rsidRDefault="00720885" w:rsidP="00720885">
+    <w:p w14:paraId="2A1B76F5" w14:textId="103DC602" w:rsidR="00720885" w:rsidRPr="00B16F50" w:rsidRDefault="00720885" w:rsidP="00720885">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-PH"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00720885">
         <w:rPr>
           <w:lang w:val="en-PH"/>
         </w:rPr>
-        <w:t>Please specify all sources of financial support for the study. Include the funding agency, grant number (if applicable), and the role of the funder in the study.</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">If no funding was received, please state: </w:t>
+        <w:t xml:space="preserve">Please specify all sources of financial support for the study. Include the funding agency, grant number (if applicable), and the role of the funder in the study. If no funding was received, please state: </w:t>
       </w:r>
       <w:r w:rsidRPr="00720885">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-PH"/>
         </w:rPr>
         <w:t>“This research received no specific grant from any funding agency in the public, commercial, or not-for-profit sectors.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A1B76F5" w14:textId="77777777" w:rsidR="00720885" w:rsidRPr="00720885" w:rsidRDefault="00720885" w:rsidP="00720885">
-[...9 lines deleted...]
-    </w:p>
     <w:p w14:paraId="0DDB8A41" w14:textId="77777777" w:rsidR="00720885" w:rsidRDefault="00720885" w:rsidP="00720885">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="327B33D3" w14:textId="2450B03A" w:rsidR="00720885" w:rsidRDefault="00720885" w:rsidP="00720885">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00720885">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -697,83 +762,84 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF7D32">
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>(12 BOLD)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4AE1EBF7" w14:textId="77777777" w:rsidR="00860243" w:rsidRDefault="00860243" w:rsidP="00860243">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00860243">
         <w:t xml:space="preserve">Authors must describe individual contributions using the </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00860243">
         <w:t>CRediT</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00860243">
-        <w:t xml:space="preserve"> (Contributor Roles Taxonomy). Contributions may include, but are not limited to: Conceptualization, Methodology, Formal Analysis, Investigation, Data Curation, Writing – Original Draft, Writing – Review &amp; Editing, Visualization, Supervision, Project Administration, and Funding Acquisition.</w:t>
+        <w:t xml:space="preserve"> (Contributor Roles Taxonomy). Contributions may include, but are not limited to: Conceptualization, Methodology, Formal Analysis, Investigation, Data Curation, Writing – Original Draft, Writing – Review &amp; Editing, Visualization, Supervision, Project Administration, and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00860243">
+        <w:lastRenderedPageBreak/>
+        <w:t>Funding Acquisition.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Example:</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FD5C671" w14:textId="54834459" w:rsidR="00720885" w:rsidRPr="00860243" w:rsidRDefault="00860243" w:rsidP="00860243">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:left="720" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>First Author</w:t>
       </w:r>
       <w:r w:rsidRPr="00860243">
         <w:t>: Conceptualization, Methodology, Investigation, Data Curation, Formal Analysis, Writing – Original Draft.</w:t>
       </w:r>
       <w:r w:rsidRPr="00860243">
         <w:br/>
         <w:t>Second Author Name: Methodology, Validation, Writing – Review &amp; Editing.</w:t>
       </w:r>
       <w:r w:rsidRPr="00860243">
         <w:br/>
         <w:t>Third Author Name: Resources, Supervision, Project Administration.</w:t>
       </w:r>
       <w:r w:rsidRPr="00860243">
         <w:br/>
-      </w:r>
-[...1 lines deleted...]
-        <w:lastRenderedPageBreak/>
         <w:t>Fourth Author Name: Visualization, Writing – Review &amp; Editing, Funding Acquisition.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405A92C0" w14:textId="77777777" w:rsidR="00720885" w:rsidRDefault="00720885" w:rsidP="00720885">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77D18DE6" w14:textId="06EC0F4C" w:rsidR="00720885" w:rsidRDefault="00720885" w:rsidP="00720885">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00720885">
         <w:rPr>
           <w:b/>
@@ -1225,72 +1291,74 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2097315416">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1676034071">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007D10A4"/>
     <w:rsid w:val="00553C17"/>
     <w:rsid w:val="00720885"/>
     <w:rsid w:val="007D10A4"/>
     <w:rsid w:val="008121F5"/>
     <w:rsid w:val="00860243"/>
     <w:rsid w:val="008B7D65"/>
+    <w:rsid w:val="00A300D5"/>
     <w:rsid w:val="00A463C0"/>
+    <w:rsid w:val="00B16F50"/>
     <w:rsid w:val="00CF28F6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -2004,69 +2072,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>465</Words>
-  <Characters>2652</Characters>
+  <Words>529</Words>
+  <Characters>3020</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>25</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3111</CharactersWithSpaces>
+  <CharactersWithSpaces>3542</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>OMSC</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>